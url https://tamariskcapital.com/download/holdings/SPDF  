--- v3 (2026-08-31)
+++ v4 (2026-10-16)
@@ -35,99 +35,99 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>SPDF</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">99.67 </t>
+    <t xml:space="preserve">99.49 </t>
   </si>
   <si>
     <t>State Street SPDR Portfolio S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>SPYM</t>
   </si>
   <si>
     <t>78464A854</t>
   </si>
   <si>
-    <t>362,937</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">0.37 </t>
+    <t>411,018</t>
+  </si>
+  <si>
+    <t>37,336,875.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.53 </t>
   </si>
   <si>
     <t>U.S. Bank Money Market Deposit Account 06/01/2031</t>
   </si>
   <si>
     <t>USBFS03</t>
   </si>
   <si>
     <t>8AMMF0A84</t>
   </si>
   <si>
-    <t>122,826</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-0.05 </t>
+    <t>200,608</t>
+  </si>
+  <si>
+    <t>200,607.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.03 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>-15,234</t>
-[...2 lines deleted...]
-    <t>-15,234.45</t>
+    <t>-11,603</t>
+  </si>
+  <si>
+    <t>-11,602.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>